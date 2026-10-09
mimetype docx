--- v0 (2026-05-30)
+++ v1 (2026-10-09)
@@ -771,519 +771,548 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3FF0E1" w14:textId="77777777" w:rsidR="008406DA" w:rsidRPr="0047744C" w:rsidRDefault="008406DA" w:rsidP="008406DA">
       <w:pPr>
         <w:pStyle w:val="Left"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C089932" w14:textId="77777777" w:rsidR="008406DA" w:rsidRPr="0047744C" w:rsidRDefault="008406DA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E9C225" w14:textId="0D3D657A" w:rsidR="008406DA" w:rsidRPr="001133E3" w:rsidRDefault="008406DA" w:rsidP="008406DA">
+    <w:p w14:paraId="50A62AE7" w14:textId="77777777" w:rsidR="00D64771" w:rsidRDefault="008406DA" w:rsidP="008406DA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kroužky zahájí svou činnost </w:t>
+      </w:r>
+      <w:r w:rsidR="002B61BA" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">od pondělí </w:t>
+      </w:r>
+      <w:r w:rsidR="00E977C6" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="002B61BA" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.9.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E977C6" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002B61BA" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ukončí činnost k </w:t>
+      </w:r>
+      <w:r w:rsidR="00E977C6" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="0088445F" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E977C6" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A5E" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E977C6" w:rsidRPr="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64771">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E9C225" w14:textId="4838C8B9" w:rsidR="008406DA" w:rsidRPr="00D64771" w:rsidRDefault="00D64771" w:rsidP="008406DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001421C2">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kroužky zahájí svou činnost </w:t>
-[...83 lines deleted...]
-    <w:p w14:paraId="62C9DB02" w14:textId="0C519587" w:rsidR="008406DA" w:rsidRPr="007965A6" w:rsidRDefault="007965A6" w:rsidP="008406DA">
+        <w:t xml:space="preserve">(některé ZÚ mohou zahájit činnost již od 7.9.2026) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C9DB02" w14:textId="2C8069F1" w:rsidR="008406DA" w:rsidRPr="007965A6" w:rsidRDefault="007965A6" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007965A6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Podzimní prázdniny</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: 2</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00995780">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.10. a </w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>29</w:t>
+      <w:r w:rsidR="00995780">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00027D50">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.10.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...7 lines deleted...]
-    <w:p w14:paraId="74E3C632" w14:textId="3F686B41" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="000B4E80" w:rsidP="008406DA">
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E3C632" w14:textId="73123446" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="000B4E80" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00F92BAF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ánoční prázdniny: 2</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.12.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00532EEB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.1.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(vyučování začne </w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.1.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="007965A6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613770A3" w14:textId="3CF4D059" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="007965A6" w:rsidP="008406DA">
+    <w:p w14:paraId="613770A3" w14:textId="0A804EDE" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="007965A6" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Polo</w:t>
       </w:r>
       <w:r w:rsidR="00C6465E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">letní prázdniny: </w:t>
       </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="001133E3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B454ED">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0091573C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...7 lines deleted...]
-    <w:p w14:paraId="26E8FC73" w14:textId="2209ECC3" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="000B4E80" w:rsidP="008406DA">
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E8FC73" w14:textId="726435FE" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="000B4E80" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní prázdniny: </w:t>
       </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00860D90">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00860D90">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00910DBD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00440046">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0091573C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...7 lines deleted...]
-    <w:p w14:paraId="53299C72" w14:textId="71D86E12" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="00860D90" w:rsidP="008406DA">
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53299C72" w14:textId="3DDFB596" w:rsidR="007965A6" w:rsidRPr="007965A6" w:rsidRDefault="00860D90" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční prázdniny: </w:t>
       </w:r>
       <w:r w:rsidR="00440046">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.4</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00257598">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E63A4FE" w14:textId="214A7759" w:rsidR="007965A6" w:rsidRPr="00245E17" w:rsidRDefault="00C6465E" w:rsidP="008406DA">
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63A4FE" w14:textId="6E474959" w:rsidR="007965A6" w:rsidRPr="00245E17" w:rsidRDefault="00C6465E" w:rsidP="008406DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Státní svátky:</w:t>
       </w:r>
       <w:r w:rsidR="00860D90">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1293,63 +1322,70 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">28.9., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>28.10.</w:t>
       </w:r>
       <w:r w:rsidR="007965A6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00027D50">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17.11., </w:t>
       </w:r>
-      <w:r w:rsidR="00440046">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A00329">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.4</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04387">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008B3820">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008B3820">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>velikonoční</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008B3820">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pondělí)</w:t>
       </w:r>
       <w:r w:rsidR="00910DBD">
@@ -1387,72 +1423,72 @@
         </w:rPr>
         <w:t>V době prázdnin a státních svátků se kroužky nekonají.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00245E17" w:rsidRPr="00245E17" w:rsidSect="00245E17">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="746" w:bottom="180" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1776,96 +1812,101 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008406DA"/>
     <w:rsid w:val="00027D50"/>
     <w:rsid w:val="000B4E80"/>
     <w:rsid w:val="000F31F9"/>
     <w:rsid w:val="001133E3"/>
     <w:rsid w:val="001421C2"/>
     <w:rsid w:val="00245E17"/>
     <w:rsid w:val="00257598"/>
     <w:rsid w:val="002B61BA"/>
     <w:rsid w:val="002D1203"/>
     <w:rsid w:val="002F75B1"/>
     <w:rsid w:val="00440046"/>
     <w:rsid w:val="00452FCF"/>
     <w:rsid w:val="0047744C"/>
+    <w:rsid w:val="00532EEB"/>
     <w:rsid w:val="00773B57"/>
     <w:rsid w:val="007965A6"/>
     <w:rsid w:val="007D0AC3"/>
     <w:rsid w:val="007E6E62"/>
     <w:rsid w:val="008406DA"/>
     <w:rsid w:val="00860D90"/>
     <w:rsid w:val="0088445F"/>
     <w:rsid w:val="008937E4"/>
     <w:rsid w:val="008B3820"/>
     <w:rsid w:val="00910DBD"/>
     <w:rsid w:val="0091573C"/>
+    <w:rsid w:val="00995780"/>
     <w:rsid w:val="00A00329"/>
     <w:rsid w:val="00A50FDE"/>
     <w:rsid w:val="00B454ED"/>
     <w:rsid w:val="00B752CD"/>
     <w:rsid w:val="00C6465E"/>
+    <w:rsid w:val="00D64771"/>
     <w:rsid w:val="00DC6C84"/>
     <w:rsid w:val="00E87A5E"/>
+    <w:rsid w:val="00E977C6"/>
+    <w:rsid w:val="00F04387"/>
     <w:rsid w:val="00F92BAF"/>
     <w:rsid w:val="00FB5F7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1883,94 +1924,98 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -2489,70 +2534,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>482</Words>
-  <Characters>2849</Characters>
+  <Words>490</Words>
+  <Characters>2896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ZÁSADY BEZPEČNOSTI A HYGIENY PRÁCE PŘI ČINNOSTI S DĚTMI V MDDM OSTROV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MDDM Ostrov</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3325</CharactersWithSpaces>
+  <CharactersWithSpaces>3380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ZÁSADY BEZPEČNOSTI A HYGIENY PRÁCE PŘI ČINNOSTI S DĚTMI V MDDM OSTROV</dc:title>
   <dc:subject/>
   <dc:creator>Miroslav Faktor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>